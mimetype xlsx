--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="492">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-09 02:34:07</t>
+    <t>Актуальность прайса на: 2026-10-24 12:49:40</t>
   </si>
   <si>
     <t>Открытки и конверты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -298,257 +298,302 @@
   <si>
     <t>Конверт подарочный 16,5*9см "С новым годом!"-336 1/10 1/250 Арт: 003004/336</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12/</t>
   </si>
   <si>
     <t>003004/338</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см "С новым годом!"-338 1/10 1/250 Арт: 003004/338</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-14/</t>
   </si>
   <si>
     <t>003004/339</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см "С новым годом!"-339 1/10 1/250 Арт: 003004/339</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-15/</t>
   </si>
   <si>
-    <t>003004/343</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/351</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см "С новым годом!"-351 1/10 1/250 Арт: 003004/351</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-13/</t>
   </si>
   <si>
     <t>003004/367</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см "С новым годом!"-367 1/10 1/250 Арт: 003004/367</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-19/</t>
   </si>
   <si>
     <t>003004/121</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 121 1/10 1/250 Арт: 003004/121</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121/</t>
   </si>
   <si>
+    <t>003004/123</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 123 1/10 1/250 Арт: 003004/123</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004121-2/</t>
+  </si>
+  <si>
+    <t>003004/125</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 125 1/10 1/250 Арт: 003004/125</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004121-3/</t>
+  </si>
+  <si>
+    <t>003004/126</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 126 1/10 1/250 Арт: 003004/126</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004126/</t>
+  </si>
+  <si>
     <t>003004/130</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 130 1/10 1/250 Арт: 003004/130</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-4/</t>
   </si>
   <si>
     <t>003004/136</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 136 1/10 1/250 Арт: 003004/136</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-3/</t>
   </si>
   <si>
     <t>003004/138</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 138 1/10 1/250 Арт: 003004/138</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-5/</t>
   </si>
   <si>
-    <t>003004/151</t>
-[...5 lines deleted...]
-    <t>https://omsk.omg-gift.ru/product/003004126-8/</t>
+    <t>003004/144</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 144 1/10 1/250 Арт: 003004/144</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004120-8/</t>
+  </si>
+  <si>
+    <t>003004/161</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 161 1/10 1/250 Арт: 003004/161</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004127-2/</t>
+  </si>
+  <si>
+    <t>003004/167</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 167 1/10 1/250 Арт: 003004/167</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004127-6/</t>
   </si>
   <si>
     <t>003004/170</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 170 1/10 1/250 Арт: 003004/170</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-19/</t>
   </si>
   <si>
     <t>003004/181</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 181 1/10 1/250 Арт: 003004/181</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-13/</t>
   </si>
   <si>
     <t>003004/190</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 190 1/10 1/250 Арт: 003004/190</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004127-14/</t>
   </si>
   <si>
     <t>003004/196</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 196 1/10 1/250 Арт: 003004/196</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004127-17-1/</t>
   </si>
   <si>
     <t>003004/207</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 207 1/10 1/250 Арт: 003004/207</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-1-1-1/</t>
   </si>
   <si>
-    <t>003004/227</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/229</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 229 1/10 1/250 Арт: 003004/229</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004127-17-1-16/</t>
   </si>
   <si>
-    <t>003004/231</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/233</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 233 1/10 1/250 Арт: 003004/233</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004127-17-1-18/</t>
   </si>
   <si>
     <t>003004/235</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 235 1/10 1/250 Арт: 003004/235</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-5-1-1-1-4/</t>
   </si>
   <si>
     <t>003004/243</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 243 1/10 1/250 Арт: 003004/243</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-1-1-1-1/</t>
   </si>
   <si>
-    <t>003004/249</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/255</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 255 1/10 1/250 Арт: 003004/255</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-1-1-2-1/</t>
   </si>
   <si>
+    <t>003004/259</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 259 1/10 1/250 Арт: 003004/259</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004200-6/</t>
+  </si>
+  <si>
+    <t>003004/260</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 260 1/10 1/250 Арт: 003004/260</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004200-1-5/</t>
+  </si>
+  <si>
     <t>003004/265</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 265 1/10 1/250 Арт: 003004/265</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-2-1-3/</t>
   </si>
   <si>
     <t>003004/267</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 267 1/10 1/250 Арт: 003004/267</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-4-2/</t>
   </si>
   <si>
+    <t>003004/273</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 273 1/10 1/250 Арт: 003004/273</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004200-1-2-1-2/</t>
+  </si>
+  <si>
+    <t>003004/274</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 274 1/10 1/250 Арт: 003004/274</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004127-17-1-22/</t>
+  </si>
+  <si>
     <t>003004/320</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 320 1/10 1/250 Арт: 003004/320</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-3-1-15/</t>
   </si>
   <si>
     <t>003004/321</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 321 1/10 1/250 Арт: 003004/321</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-3-1-16/</t>
   </si>
   <si>
     <t>003004/322</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 322 1/10 1/250 Арт: 003004/322</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24/</t>
@@ -577,95 +622,86 @@
   <si>
     <t>Конверт подарочный 16,5*9см 349 1/10 1/250 Арт: 003004/349</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-3-1-4-7/</t>
   </si>
   <si>
     <t>003004/355</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 355 1/10 1/250 Арт: 003004/355</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-3-1-4-8/</t>
   </si>
   <si>
     <t>003004/361</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 361 1/10 1/250 Арт: 003004/361</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9/</t>
   </si>
   <si>
-    <t>003004/369</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/373</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 373 1/10 1/250 Арт: 003004/373</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9-1-6/</t>
   </si>
   <si>
     <t>003004/375</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 375 1/10 1/250 Арт: 003004/375</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9-1-7/</t>
   </si>
   <si>
-    <t>003004/378</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/381</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 381 1/10 1/250 Арт: 003004/381</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-24-21/</t>
   </si>
   <si>
+    <t>003004/382</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 382 1/10 1/250 Арт: 003004/382</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004121-25-2/</t>
+  </si>
+  <si>
     <t>003004/383</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 383 1/10 1/250 Арт: 003004/383</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-25-1-1/</t>
   </si>
   <si>
     <t>003004/384</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 384 1/10 1/250 Арт: 003004/384</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-5-2/</t>
   </si>
   <si>
     <t>003004/385</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 385 1/10 1/250 Арт: 003004/385</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-25-1-1-2/</t>
@@ -883,566 +919,431 @@
   <si>
     <t>Конверт подарочный 16,5*9см 409 1/10 1/250 Арт: 003004/409</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-2-1/</t>
   </si>
   <si>
     <t>003004/410</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 410 1/10 1/250 Арт: 003004/410</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>003004/411</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 411 1/10 1/250 Арт: 003004/411</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-25-2-1/</t>
   </si>
   <si>
+    <t>003004/412</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 412 1/10 1/250 Арт: 003004/412</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004121-25-1-2-1/</t>
+  </si>
+  <si>
+    <t>003004/413</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 413 1/10 1/250 Арт: 003004/413</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004121-25-2-1-1/</t>
+  </si>
+  <si>
     <t>003004/414</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 414 1/10 1/250 Арт: 003004/414</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-5-2-2-2/</t>
   </si>
   <si>
     <t>003004/415</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 415 1/10 1/250 Арт: 003004/415</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-5-2-1-3/</t>
   </si>
   <si>
     <t>003004/416</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 416 1/10 1/250 Арт: 003004/416</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-5-2-4/</t>
   </si>
   <si>
     <t>003004/417</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 417 1/10 1/250 Арт: 003004/417</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-25-1-1-1-1/</t>
   </si>
   <si>
+    <t>003004/418</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 418 1/10 1/250 Арт: 003004/418</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004121-25-1-1-1/</t>
+  </si>
+  <si>
+    <t>003004/419</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 419 1/10 1/250 Арт: 003004/419</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004121-25-4/</t>
+  </si>
+  <si>
     <t>003004/420</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 420 1/10 1/250 Арт: 003004/420</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-25-5/</t>
   </si>
   <si>
     <t>003004/421</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 421 1/10 1/250 Арт: 003004/421</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-25-1-3/</t>
   </si>
   <si>
     <t>003004/422</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 422 1/10 1/250 Арт: 003004/422</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004120-5-2-5/</t>
   </si>
   <si>
     <t>003004/423</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 423 1/10 1/250 Арт: 003004/423</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-25-2-2/</t>
   </si>
   <si>
     <t>003004/424</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 424 1/10 1/250 Арт: 003004/424</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004121-25-1-4/</t>
   </si>
   <si>
+    <t>003004/425</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 425 1/10 1/250 Арт: 003004/425</t>
+  </si>
+  <si>
+    <t>https://omsk.omg-gift.ru/product/003004121-25-6/</t>
+  </si>
+  <si>
     <t>003010/1</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1001 1/10 1/250 Арт: 003010/1</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101/</t>
   </si>
   <si>
-    <t>003010/4</t>
-[...16 lines deleted...]
-  <si>
     <t>003010/9</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1009 1/10 1/250 Арт: 003010/9</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-1-3/</t>
   </si>
   <si>
-    <t>003010/12</t>
-[...16 lines deleted...]
-  <si>
     <t>003010/18</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1018 1/10 1/250 Арт: 003010/18</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-4-1-2/</t>
   </si>
   <si>
-    <t>003011/1</t>
-[...7 lines deleted...]
-  <si>
     <t>003011/3</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1103 1/10 1/250 Арт: 003011/3</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-2-3/</t>
   </si>
   <si>
-    <t>003011/7</t>
-[...16 lines deleted...]
-  <si>
     <t>003012/3</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1203 1/10 1/250 Арт: 003012/3</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-2-3-1/</t>
   </si>
   <si>
-    <t>003012/4</t>
-[...7 lines deleted...]
-  <si>
     <t>003012/6</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1206 1/10 1/250 Арт: 003012/6</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-1-2-2-1/</t>
   </si>
   <si>
     <t>003012/7</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1207 1/10 1/250 Арт: 003012/7</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-2-1-2-1/</t>
   </si>
   <si>
     <t>003012/8</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1208 1/10 1/250 Арт: 003012/8</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-1-1-1-1-1/</t>
   </si>
   <si>
     <t>003012/10</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1210 1/10 1/250 Арт: 003012/10</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-2-2-1-1/</t>
   </si>
   <si>
-    <t>003012/22</t>
-[...7 lines deleted...]
-  <si>
     <t>003012/23</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1223 1/10 1/250 Арт: 003012/23</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-5-1-2-1/</t>
   </si>
   <si>
     <t>003013/1</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1301 1/10 1/250 Арт: 003013/1</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-5-1-1/</t>
   </si>
   <si>
-    <t>003013/2</t>
-[...7 lines deleted...]
-  <si>
     <t>003013/3</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1303 1/10 1/250 Арт: 003013/3</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-2-3-1-1/</t>
   </si>
   <si>
     <t>003013/4</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1304 1/10 1/250 Арт: 003013/4</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-1-1-3-1-1/</t>
   </si>
   <si>
     <t>003013/5</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1305 1/10 1/250 Арт: 003013/5</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-3-2-1-1/</t>
   </si>
   <si>
-    <t>003013/6</t>
-[...7 lines deleted...]
-  <si>
     <t>003013/7</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1307 1/10 1/250 Арт: 003013/7</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-2-1-2-1-1/</t>
   </si>
   <si>
     <t>003013/8</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1308 1/10 1/250 Арт: 003013/8</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>003013/10</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1310 1/10 1/250 Арт: 003013/10</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-2-2-1-1-1/</t>
   </si>
   <si>
-    <t>003013/11</t>
-[...34 lines deleted...]
-  <si>
     <t>003013/22</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1322 1/10 1/250 Арт: 003013/22</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-5-1-1-1-7/</t>
   </si>
   <si>
     <t>003013/23</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1323 1/10 1/250 Арт: 003013/23</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-5-1-2-1-1/</t>
   </si>
   <si>
     <t>003014/4</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1404 1/10 1/250 Арт: 003014/4</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-6/</t>
   </si>
   <si>
     <t>003014/6</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1406 1/10 1/250 Арт: 003014/6</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-6-1/</t>
   </si>
   <si>
-    <t>003014/7</t>
-[...16 lines deleted...]
-  <si>
     <t>003014/9</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1409 1/10 1/250 Арт: 003014/9</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-6-4/</t>
   </si>
   <si>
-    <t>003014/22</t>
-[...7 lines deleted...]
-  <si>
     <t>003015/23</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1523 1/10 1/250 Арт: 003015/23</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-5-1-2-1-1-1/</t>
   </si>
   <si>
-    <t>003016/23</t>
-[...7 lines deleted...]
-  <si>
     <t>003010</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см Крафт 1/10 1/250 Арт: 003010</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/0030101-7/</t>
   </si>
   <si>
     <t>003006/1</t>
   </si>
   <si>
     <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-01 1/10 1/250 Арт: 003006/1</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2/</t>
   </si>
   <si>
     <t>003006/2</t>
   </si>
   <si>
     <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-02 1/10 1/250 Арт: 003006/2</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-1/</t>
   </si>
   <si>
     <t>003006/3</t>
   </si>
   <si>
     <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-03 1/10 1/250 Арт: 003006/3</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-2/</t>
   </si>
   <si>
     <t>003006/4</t>
   </si>
   <si>
     <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-04 1/10 1/250 Арт: 003006/4</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-3/</t>
   </si>
   <si>
     <t>Открытки</t>
   </si>
   <si>
-    <t>000779/2</t>
-[...7 lines deleted...]
-  <si>
     <t>1740</t>
   </si>
   <si>
     <t>Открытки Набор (микс 1740) 9,2*6,3 1/165 1/30 Арт: 1740</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/12301-2-1-1-2/</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>Открытки Набор (микс 1817) 12*8,4 1/180 1/1260 Арт: 1817</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3/</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>Открытки Набор (микс 1836) 10,4*8,3 1/180 1/1260 Арт: 1836</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-1/</t>
@@ -1577,59 +1478,50 @@
     <t>1230/34</t>
   </si>
   <si>
     <t>Открытки Набор (микс 34) 7*7 1/176 1/30 Арт: 1230/34</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-4-1/</t>
   </si>
   <si>
     <t>1112/2</t>
   </si>
   <si>
     <t>Открытки Набор в коробке (микс 4) 9*8 1/90 1/1800 Арт: 1112/2</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/12301-4-1/</t>
   </si>
   <si>
     <t>1114/4</t>
   </si>
   <si>
     <t>Открытки Набор в коробке (микс 9) 14*8,5 1/180 1/2520 Арт: 1114/4</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/12301-3-1-1-1-3/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://omsk.omg-gift.ru/product/12301-8-4-1/</t>
   </si>
   <si>
     <t>000782/1</t>
   </si>
   <si>
     <t>Скрепки декоративные фигурные набор (50 шт.) 2,5*2,2 "Сердце" Бронзовый 1/12 1/240 Арт: 000782/1</t>
   </si>
   <si>
     <t>https://omsk.omg-gift.ru/product/12301-8-4/</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1775,51 +1667,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70360.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70361.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70364.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70365.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70366.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70369.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70371.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70372.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70373.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70374.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64263.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64268.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64525.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58337.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58551.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59058.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64706.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64761.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64763.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64785.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64281.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69596.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69204.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69602.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69603.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69319.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69205.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69607.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69209.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69210.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69612.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69328.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63032.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63036.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63043.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63047.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63049.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64812.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68587.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63051.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63052.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69674.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64818.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64823.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64827.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68589.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68590.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70376.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70377.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70379.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62776.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61332.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68817.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70293.96x96170.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70360.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70361.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70364.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70365.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70366.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70369.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70371.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70372.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70373.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70374.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64263.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64525.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64231.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58683.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51220.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59058.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58604.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59070.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58558.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64706.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64761.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64763.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69596.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69204.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69602.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69603.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69319.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69205.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69607.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69209.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69210.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69324.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69325.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69612.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69328.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63032.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63043.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63047.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63049.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68587.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63051.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68589.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70376.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70377.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70379.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61332.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68817.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70293.96x96158.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_17233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2570,2781 +2462,2781 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_21060" descr=""/>
+        <xdr:cNvPr id="27" name="product_21067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_21067" descr=""/>
+        <xdr:cNvPr id="28" name="product_21150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_21150" descr=""/>
+        <xdr:cNvPr id="29" name="product_15668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_15668" descr=""/>
+        <xdr:cNvPr id="30" name="product_15670" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_15672" descr=""/>
+        <xdr:cNvPr id="31" name="product_15671" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_15703" descr=""/>
+        <xdr:cNvPr id="32" name="product_15738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_15705" descr=""/>
+        <xdr:cNvPr id="33" name="product_15672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_15746" descr=""/>
+        <xdr:cNvPr id="34" name="product_15703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_15687" descr=""/>
+        <xdr:cNvPr id="35" name="product_15705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_15942" descr=""/>
+        <xdr:cNvPr id="36" name="product_15708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_15782" descr=""/>
+        <xdr:cNvPr id="37" name="product_15770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_18931" descr=""/>
+        <xdr:cNvPr id="38" name="product_15774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_18959" descr=""/>
+        <xdr:cNvPr id="39" name="product_15687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_18946" descr=""/>
+        <xdr:cNvPr id="40" name="product_15942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_18947" descr=""/>
+        <xdr:cNvPr id="41" name="product_15782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_18929" descr=""/>
+        <xdr:cNvPr id="42" name="product_18931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_18949" descr=""/>
+        <xdr:cNvPr id="43" name="product_18959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_18930" descr=""/>
+        <xdr:cNvPr id="44" name="product_18947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_18963" descr=""/>
+        <xdr:cNvPr id="45" name="product_18949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_18981" descr=""/>
+        <xdr:cNvPr id="46" name="product_18930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_18975" descr=""/>
+        <xdr:cNvPr id="47" name="product_18963" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_18997" descr=""/>
+        <xdr:cNvPr id="48" name="product_18975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_18995" descr=""/>
+        <xdr:cNvPr id="49" name="product_19003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_21189" descr=""/>
+        <xdr:cNvPr id="50" name="product_19002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_21190" descr=""/>
+        <xdr:cNvPr id="51" name="product_18997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_21054" descr=""/>
+        <xdr:cNvPr id="52" name="product_18995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_21134" descr=""/>
+        <xdr:cNvPr id="53" name="product_18990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_21135" descr=""/>
+        <xdr:cNvPr id="54" name="product_18953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_21234" descr=""/>
+        <xdr:cNvPr id="55" name="product_21189" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_21235" descr=""/>
+        <xdr:cNvPr id="56" name="product_21190" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_21236" descr=""/>
+        <xdr:cNvPr id="57" name="product_21054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_21257" descr=""/>
+        <xdr:cNvPr id="58" name="product_21134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_21252" descr=""/>
+        <xdr:cNvPr id="59" name="product_21135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_21253" descr=""/>
+        <xdr:cNvPr id="60" name="product_21234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_21073" descr=""/>
+        <xdr:cNvPr id="61" name="product_21235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_21075" descr=""/>
+        <xdr:cNvPr id="62" name="product_21236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_22711" descr=""/>
+        <xdr:cNvPr id="63" name="product_21252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_22898" descr=""/>
+        <xdr:cNvPr id="64" name="product_21253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_22721" descr=""/>
+        <xdr:cNvPr id="65" name="product_21075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_22720" descr=""/>
+        <xdr:cNvPr id="66" name="product_22712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_22899" descr=""/>
+        <xdr:cNvPr id="67" name="product_22711" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_22638" descr=""/>
+        <xdr:cNvPr id="68" name="product_22898" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_22716" descr=""/>
+        <xdr:cNvPr id="69" name="product_22721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_22646" descr=""/>
+        <xdr:cNvPr id="70" name="product_22720" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_22709" descr=""/>
+        <xdr:cNvPr id="71" name="product_22899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_22900" descr=""/>
+        <xdr:cNvPr id="72" name="product_22638" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_22901" descr=""/>
+        <xdr:cNvPr id="73" name="product_22716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_22639" descr=""/>
+        <xdr:cNvPr id="74" name="product_22646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_22641" descr=""/>
+        <xdr:cNvPr id="75" name="product_22709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_22902" descr=""/>
+        <xdr:cNvPr id="76" name="product_22900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_22903" descr=""/>
+        <xdr:cNvPr id="77" name="product_22901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_22904" descr=""/>
+        <xdr:cNvPr id="78" name="product_22639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_22905" descr=""/>
+        <xdr:cNvPr id="79" name="product_22641" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_22715" descr=""/>
+        <xdr:cNvPr id="80" name="product_22902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_22906" descr=""/>
+        <xdr:cNvPr id="81" name="product_22903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_22907" descr=""/>
+        <xdr:cNvPr id="82" name="product_22904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_22908" descr=""/>
+        <xdr:cNvPr id="83" name="product_22905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_22640" descr=""/>
+        <xdr:cNvPr id="84" name="product_22715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_22645" descr=""/>
+        <xdr:cNvPr id="85" name="product_22906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_22644" descr=""/>
+        <xdr:cNvPr id="86" name="product_22907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_22909" descr=""/>
+        <xdr:cNvPr id="87" name="product_22908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_22910" descr=""/>
+        <xdr:cNvPr id="88" name="product_22640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_22643" descr=""/>
+        <xdr:cNvPr id="89" name="product_22645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_22642" descr=""/>
+        <xdr:cNvPr id="90" name="product_22644" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_22714" descr=""/>
+        <xdr:cNvPr id="91" name="product_22909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_22911" descr=""/>
+        <xdr:cNvPr id="92" name="product_22910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_22912" descr=""/>
+        <xdr:cNvPr id="93" name="product_22643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_22913" descr=""/>
+        <xdr:cNvPr id="94" name="product_22642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_22717" descr=""/>
+        <xdr:cNvPr id="95" name="product_22714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_22726" descr=""/>
+        <xdr:cNvPr id="96" name="product_22719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_22723" descr=""/>
+        <xdr:cNvPr id="97" name="product_22718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_22914" descr=""/>
+        <xdr:cNvPr id="98" name="product_22911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_22722" descr=""/>
+        <xdr:cNvPr id="99" name="product_22912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_22725" descr=""/>
+        <xdr:cNvPr id="100" name="product_22913" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_20713" descr=""/>
+        <xdr:cNvPr id="101" name="product_22717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_20715" descr=""/>
+        <xdr:cNvPr id="102" name="product_22713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_20717" descr=""/>
+        <xdr:cNvPr id="103" name="product_22724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_20726" descr=""/>
+        <xdr:cNvPr id="104" name="product_22726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_20723" descr=""/>
+        <xdr:cNvPr id="105" name="product_22723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_21259" descr=""/>
+        <xdr:cNvPr id="106" name="product_22914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_21260" descr=""/>
+        <xdr:cNvPr id="107" name="product_22722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_20738" descr=""/>
+        <xdr:cNvPr id="108" name="product_22725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_20736" descr=""/>
+        <xdr:cNvPr id="109" name="product_22727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_20732" descr=""/>
+        <xdr:cNvPr id="110" name="product_20713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_21270" descr=""/>
+        <xdr:cNvPr id="111" name="product_20726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_20740" descr=""/>
+        <xdr:cNvPr id="112" name="product_21260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_20739" descr=""/>
+        <xdr:cNvPr id="113" name="product_20736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_20748" descr=""/>
+        <xdr:cNvPr id="114" name="product_20740" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_20747" descr=""/>
+        <xdr:cNvPr id="115" name="product_20748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_20746" descr=""/>
+        <xdr:cNvPr id="116" name="product_20747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_20744" descr=""/>
+        <xdr:cNvPr id="117" name="product_20746" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_21279" descr=""/>
+        <xdr:cNvPr id="118" name="product_20744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
@@ -5390,1527 +5282,1167 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_20752" descr=""/>
+        <xdr:cNvPr id="121" name="product_20751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_20751" descr=""/>
+        <xdr:cNvPr id="122" name="product_20750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_20750" descr=""/>
+        <xdr:cNvPr id="123" name="product_20760" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_20760" descr=""/>
+        <xdr:cNvPr id="124" name="product_20758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_20759" descr=""/>
+        <xdr:cNvPr id="125" name="product_20757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_20758" descr=""/>
+        <xdr:cNvPr id="126" name="product_20755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_20757" descr=""/>
+        <xdr:cNvPr id="127" name="product_21278" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_20755" descr=""/>
+        <xdr:cNvPr id="128" name="product_22461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_20754" descr=""/>
+        <xdr:cNvPr id="129" name="product_21280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_21272" descr=""/>
+        <xdr:cNvPr id="130" name="product_21281" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_21274" descr=""/>
+        <xdr:cNvPr id="131" name="product_21284" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_21276" descr=""/>
+        <xdr:cNvPr id="132" name="product_22462" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_21278" descr=""/>
+        <xdr:cNvPr id="133" name="product_21287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_22461" descr=""/>
+        <xdr:cNvPr id="134" name="product_23250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_21280" descr=""/>
+        <xdr:cNvPr id="135" name="product_23255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_21281" descr=""/>
+        <xdr:cNvPr id="136" name="product_23256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_21282" descr=""/>
+        <xdr:cNvPr id="137" name="product_23257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="138" name="product_21283" descr=""/>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_20620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>146</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="139" name="product_21284" descr=""/>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_19880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>147</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="140" name="product_21286" descr=""/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="product_19881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="141" name="product_22462" descr=""/>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_19882" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>149</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="142" name="product_22463" descr=""/>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_19883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="143" name="product_21287" descr=""/>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_19884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="144" name="product_23250" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_19885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="145" name="product_23255" descr=""/>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_19886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>153</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="146" name="product_23256" descr=""/>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_19887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>154</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="147" name="product_23257" descr=""/>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_19888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_20596" descr=""/>
+        <xdr:cNvPr id="148" name="product_19889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_20620" descr=""/>
+        <xdr:cNvPr id="149" name="product_19890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_19880" descr=""/>
+        <xdr:cNvPr id="150" name="product_19891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_19881" descr=""/>
+        <xdr:cNvPr id="151" name="product_19877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_19882" descr=""/>
+        <xdr:cNvPr id="152" name="product_19878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_19883" descr=""/>
+        <xdr:cNvPr id="153" name="product_19879" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_19884" descr=""/>
+        <xdr:cNvPr id="154" name="product_22506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_19885" descr=""/>
+        <xdr:cNvPr id="155" name="product_22614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_19886" descr=""/>
+        <xdr:cNvPr id="156" name="product_16770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_19887" descr=""/>
+        <xdr:cNvPr id="157" name="product_17478" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_19888" descr=""/>
+        <xdr:cNvPr id="158" name="product_23162" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7169,59 +6701,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/11301-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004126-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-1-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-8-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-3-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-8-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-8-4/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/11301-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004126/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-3-1-4-9-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-24-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004120-5-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004121-25-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-5-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/0030101-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-1-1-1-3-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-3-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omsk.omg-gift.ru/product/12301-8-4/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K181"/>
+  <dimension ref="A1:K169"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -10727,425 +10259,425 @@
         <v>0</v>
       </c>
       <c r="K108" s="14">
         <f>G108*J108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="19">
         <v>100</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>316</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>317</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>318</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H109" s="17">
         <v>0.0</v>
       </c>
       <c r="I109" s="17">
         <v>0.0</v>
       </c>
       <c r="J109" s="11">
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="19">
         <v>101</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>319</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>320</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>321</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="19">
         <v>102</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>323</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>324</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="19">
         <v>103</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>325</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>326</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>327</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H112" s="17">
         <v>0.0</v>
       </c>
       <c r="I112" s="17">
         <v>0.0</v>
       </c>
       <c r="J112" s="11">
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="19">
         <v>104</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>329</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="19">
         <v>105</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>331</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>332</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>333</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G114" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H114" s="17">
         <v>0.0</v>
       </c>
       <c r="I114" s="17">
         <v>0.0</v>
       </c>
       <c r="J114" s="11">
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="19">
         <v>106</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>335</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>336</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="19">
         <v>107</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>337</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>338</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>339</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G116" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H116" s="17">
         <v>0.0</v>
       </c>
       <c r="I116" s="17">
         <v>0.0</v>
       </c>
       <c r="J116" s="11">
         <v>0</v>
       </c>
       <c r="K116" s="14">
         <f>G116*J116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="19">
         <v>108</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>341</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>342</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H117" s="17">
         <v>0.0</v>
       </c>
       <c r="I117" s="17">
         <v>0.0</v>
       </c>
       <c r="J117" s="11">
         <v>0</v>
       </c>
       <c r="K117" s="14">
         <f>G117*J117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="19">
         <v>109</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>343</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>344</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>345</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G118" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H118" s="17">
         <v>0.0</v>
       </c>
       <c r="I118" s="17">
         <v>0.0</v>
       </c>
       <c r="J118" s="11">
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="19">
         <v>110</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>347</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>348</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G119" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="19">
         <v>111</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>349</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>350</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>351</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="19">
         <v>112</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>353</v>
@@ -11815,1394 +11347,986 @@
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="19">
         <v>132</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>412</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>413</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>414</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="19">
         <v>133</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>415</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>416</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>417</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="17">
-        <v>19.5</v>
+        <v>9.9</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="19">
         <v>134</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>418</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>419</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>420</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="17">
-        <v>19.5</v>
+        <v>9.9</v>
       </c>
       <c r="H143" s="17">
         <v>0.0</v>
       </c>
       <c r="I143" s="17">
         <v>0.0</v>
       </c>
       <c r="J143" s="11">
         <v>0</v>
       </c>
       <c r="K143" s="14">
         <f>G143*J143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="19">
         <v>135</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>421</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>422</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>423</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="17">
-        <v>19.5</v>
+        <v>9.9</v>
       </c>
       <c r="H144" s="17">
         <v>0.0</v>
       </c>
       <c r="I144" s="17">
         <v>0.0</v>
       </c>
       <c r="J144" s="11">
         <v>0</v>
       </c>
       <c r="K144" s="14">
         <f>G144*J144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="19">
         <v>136</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
         <v>424</v>
       </c>
       <c r="D145" s="10" t="s">
         <v>425</v>
       </c>
       <c r="E145" s="10" t="s">
         <v>426</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G145" s="17">
-        <v>19.5</v>
+        <v>9.9</v>
       </c>
       <c r="H145" s="17">
         <v>0.0</v>
       </c>
       <c r="I145" s="17">
         <v>0.0</v>
       </c>
       <c r="J145" s="11">
         <v>0</v>
       </c>
       <c r="K145" s="14">
         <f>G145*J145</f>
         <v>0</v>
       </c>
     </row>
-    <row r="146" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C146" s="9" t="s">
+    <row r="146" spans="1:11" outlineLevel="1">
+      <c r="A146" s="20" t="s">
         <v>427</v>
       </c>
-      <c r="D146" s="10" t="s">
-[...56 lines deleted...]
-        <v>0</v>
+      <c r="B146" s="2"/>
+      <c r="C146" s="2"/>
+      <c r="D146" s="2"/>
+      <c r="E146" s="2"/>
+      <c r="F146" s="2"/>
+      <c r="G146" s="12"/>
+      <c r="H146" s="12"/>
+      <c r="I146" s="12"/>
+      <c r="J146" s="2"/>
+      <c r="K146" s="12"/>
+    </row>
+    <row r="147" spans="1:11" outlineLevel="2">
+      <c r="A147" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E147" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F147" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G147" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H147" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I147" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K147" s="13" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="19">
-        <v>139</v>
+        <v>1</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="D148" s="10" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="E148" s="10" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="17">
-        <v>19.5</v>
+        <v>394.55</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="19">
-        <v>140</v>
+        <v>2</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="D149" s="10" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="E149" s="10" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="17">
-        <v>19.5</v>
+        <v>31.85</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="19">
-        <v>141</v>
+        <v>3</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="D150" s="10" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="E150" s="10" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="17">
-        <v>19.5</v>
+        <v>27.3</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="19">
-        <v>142</v>
+        <v>4</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="D151" s="10" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="E151" s="10" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="17">
-        <v>14.3</v>
+        <v>36.4</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="19">
-        <v>143</v>
+        <v>5</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="D152" s="10" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="E152" s="10" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="17">
-        <v>9.9</v>
+        <v>31.85</v>
       </c>
       <c r="H152" s="17">
         <v>0.0</v>
       </c>
       <c r="I152" s="17">
         <v>0.0</v>
       </c>
       <c r="J152" s="11">
         <v>0</v>
       </c>
       <c r="K152" s="14">
         <f>G152*J152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="19">
-        <v>144</v>
+        <v>6</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="D153" s="10" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="E153" s="10" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G153" s="17">
-        <v>9.9</v>
+        <v>31.85</v>
       </c>
       <c r="H153" s="17">
         <v>0.0</v>
       </c>
       <c r="I153" s="17">
         <v>0.0</v>
       </c>
       <c r="J153" s="11">
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="19">
-        <v>145</v>
+        <v>7</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="D154" s="10" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="17">
-        <v>9.9</v>
+        <v>36.4</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="19">
-        <v>146</v>
+        <v>8</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="D155" s="10" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="E155" s="10" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="17">
-        <v>9.9</v>
+        <v>31.85</v>
       </c>
       <c r="H155" s="17">
         <v>0.0</v>
       </c>
       <c r="I155" s="17">
         <v>0.0</v>
       </c>
       <c r="J155" s="11">
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
-    <row r="156" spans="1:11" outlineLevel="1">
-      <c r="A156" s="20" t="s">
+    <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A156" s="19">
+        <v>9</v>
+      </c>
+      <c r="B156" s="8"/>
+      <c r="C156" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="D156" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="E156" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="F156" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G156" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H156" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I156" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J156" s="11">
+        <v>0</v>
+      </c>
+      <c r="K156" s="14">
+        <f>G156*J156</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A157" s="19">
+        <v>10</v>
+      </c>
+      <c r="B157" s="8"/>
+      <c r="C157" s="9" t="s">
+        <v>455</v>
+      </c>
+      <c r="D157" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="E157" s="10" t="s">
         <v>457</v>
       </c>
-      <c r="B156" s="2"/>
-[...42 lines deleted...]
-        <v>13</v>
+      <c r="F157" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G157" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H157" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I157" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J157" s="11">
+        <v>0</v>
+      </c>
+      <c r="K157" s="14">
+        <f>G157*J157</f>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="19">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>458</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>459</v>
       </c>
       <c r="E158" s="10" t="s">
         <v>460</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G158" s="17">
-        <v>6.5</v>
+        <v>31.85</v>
       </c>
       <c r="H158" s="17">
         <v>0.0</v>
       </c>
       <c r="I158" s="17">
         <v>0.0</v>
       </c>
       <c r="J158" s="11">
         <v>0</v>
       </c>
       <c r="K158" s="14">
         <f>G158*J158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="19">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>461</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>462</v>
       </c>
       <c r="E159" s="10" t="s">
         <v>463</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G159" s="17">
-        <v>394.55</v>
+        <v>31.85</v>
       </c>
       <c r="H159" s="17">
         <v>0.0</v>
       </c>
       <c r="I159" s="17">
         <v>0.0</v>
       </c>
       <c r="J159" s="11">
         <v>0</v>
       </c>
       <c r="K159" s="14">
         <f>G159*J159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="19">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
         <v>464</v>
       </c>
       <c r="D160" s="10" t="s">
         <v>465</v>
       </c>
       <c r="E160" s="10" t="s">
         <v>466</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G160" s="17">
-        <v>31.85</v>
+        <v>36.4</v>
       </c>
       <c r="H160" s="17">
         <v>0.0</v>
       </c>
       <c r="I160" s="17">
         <v>0.0</v>
       </c>
       <c r="J160" s="11">
         <v>0</v>
       </c>
       <c r="K160" s="14">
         <f>G160*J160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="19">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
         <v>467</v>
       </c>
       <c r="D161" s="10" t="s">
         <v>468</v>
       </c>
       <c r="E161" s="10" t="s">
         <v>469</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G161" s="17">
-        <v>27.3</v>
+        <v>394.55</v>
       </c>
       <c r="H161" s="17">
         <v>0.0</v>
       </c>
       <c r="I161" s="17">
         <v>0.0</v>
       </c>
       <c r="J161" s="11">
         <v>0</v>
       </c>
       <c r="K161" s="14">
         <f>G161*J161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="19">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
         <v>470</v>
       </c>
       <c r="D162" s="10" t="s">
         <v>471</v>
       </c>
       <c r="E162" s="10" t="s">
         <v>472</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G162" s="17">
         <v>36.4</v>
       </c>
       <c r="H162" s="17">
         <v>0.0</v>
       </c>
       <c r="I162" s="17">
         <v>0.0</v>
       </c>
       <c r="J162" s="11">
         <v>0</v>
       </c>
       <c r="K162" s="14">
         <f>G162*J162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="19">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
         <v>473</v>
       </c>
       <c r="D163" s="10" t="s">
         <v>474</v>
       </c>
       <c r="E163" s="10" t="s">
         <v>475</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G163" s="17">
-        <v>31.85</v>
+        <v>36.4</v>
       </c>
       <c r="H163" s="17">
         <v>0.0</v>
       </c>
       <c r="I163" s="17">
         <v>0.0</v>
       </c>
       <c r="J163" s="11">
         <v>0</v>
       </c>
       <c r="K163" s="14">
         <f>G163*J163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="19">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
         <v>476</v>
       </c>
       <c r="D164" s="10" t="s">
         <v>477</v>
       </c>
       <c r="E164" s="10" t="s">
         <v>478</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G164" s="17">
-        <v>31.85</v>
+        <v>394.55</v>
       </c>
       <c r="H164" s="17">
         <v>0.0</v>
       </c>
       <c r="I164" s="17">
         <v>0.0</v>
       </c>
       <c r="J164" s="11">
         <v>0</v>
       </c>
       <c r="K164" s="14">
         <f>G164*J164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="19">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
         <v>479</v>
       </c>
       <c r="D165" s="10" t="s">
         <v>480</v>
       </c>
       <c r="E165" s="10" t="s">
         <v>481</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G165" s="17">
-        <v>36.4</v>
+        <v>394.55</v>
       </c>
       <c r="H165" s="17">
         <v>0.0</v>
       </c>
       <c r="I165" s="17">
         <v>0.0</v>
       </c>
       <c r="J165" s="11">
         <v>0</v>
       </c>
       <c r="K165" s="14">
         <f>G165*J165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="19">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
         <v>482</v>
       </c>
       <c r="D166" s="10" t="s">
         <v>483</v>
       </c>
       <c r="E166" s="10" t="s">
         <v>484</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G166" s="17">
-        <v>31.85</v>
+        <v>19.5</v>
       </c>
       <c r="H166" s="17">
         <v>0.0</v>
       </c>
       <c r="I166" s="17">
         <v>0.0</v>
       </c>
       <c r="J166" s="11">
         <v>0</v>
       </c>
       <c r="K166" s="14">
         <f>G166*J166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="19">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
         <v>485</v>
       </c>
       <c r="D167" s="10" t="s">
         <v>486</v>
       </c>
       <c r="E167" s="10" t="s">
         <v>487</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G167" s="17">
-        <v>36.4</v>
+        <v>19.5</v>
       </c>
       <c r="H167" s="17">
         <v>0.0</v>
       </c>
       <c r="I167" s="17">
         <v>0.0</v>
       </c>
       <c r="J167" s="11">
         <v>0</v>
       </c>
       <c r="K167" s="14">
         <f>G167*J167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="19">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B168" s="8"/>
       <c r="C168" s="9" t="s">
         <v>488</v>
       </c>
       <c r="D168" s="10" t="s">
         <v>489</v>
       </c>
       <c r="E168" s="10" t="s">
         <v>490</v>
       </c>
       <c r="F168" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G168" s="17">
-        <v>36.4</v>
+        <v>349.7</v>
       </c>
       <c r="H168" s="17">
         <v>0.0</v>
       </c>
       <c r="I168" s="17">
         <v>0.0</v>
       </c>
       <c r="J168" s="11">
         <v>0</v>
       </c>
       <c r="K168" s="14">
         <f>G168*J168</f>
         <v>0</v>
       </c>
     </row>
-    <row r="169" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C169" s="9" t="s">
+    <row r="169" spans="1:11">
+      <c r="I169" s="7" t="s">
         <v>491</v>
       </c>
-      <c r="D169" s="10" t="s">
-[...408 lines deleted...]
-        <f>SUM(K5:K180)</f>
+      <c r="J169" s="21">
+        <f>SUM(J5:J168)</f>
+        <v>0</v>
+      </c>
+      <c r="K169" s="21">
+        <f>SUM(K5:K168)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A8:K8"/>
-    <mergeCell ref="A156:K156"/>
+    <mergeCell ref="A146:K146"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_23"/>
@@ -13298,83 +12422,71 @@
     <hyperlink ref="E121" r:id="rId_hyperlink_113"/>
     <hyperlink ref="E122" r:id="rId_hyperlink_114"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_116"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E126" r:id="rId_hyperlink_118"/>
     <hyperlink ref="E127" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E128" r:id="rId_hyperlink_120"/>
     <hyperlink ref="E129" r:id="rId_hyperlink_121"/>
     <hyperlink ref="E130" r:id="rId_hyperlink_122"/>
     <hyperlink ref="E131" r:id="rId_hyperlink_123"/>
     <hyperlink ref="E132" r:id="rId_hyperlink_124"/>
     <hyperlink ref="E133" r:id="rId_hyperlink_125"/>
     <hyperlink ref="E134" r:id="rId_hyperlink_126"/>
     <hyperlink ref="E135" r:id="rId_hyperlink_127"/>
     <hyperlink ref="E136" r:id="rId_hyperlink_128"/>
     <hyperlink ref="E137" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E138" r:id="rId_hyperlink_130"/>
     <hyperlink ref="E139" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E140" r:id="rId_hyperlink_132"/>
     <hyperlink ref="E141" r:id="rId_hyperlink_133"/>
     <hyperlink ref="E142" r:id="rId_hyperlink_134"/>
     <hyperlink ref="E143" r:id="rId_hyperlink_135"/>
     <hyperlink ref="E144" r:id="rId_hyperlink_136"/>
     <hyperlink ref="E145" r:id="rId_hyperlink_137"/>
-    <hyperlink ref="E146" r:id="rId_hyperlink_138"/>
-[...8 lines deleted...]
-    <hyperlink ref="E155" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="E148" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="E149" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="E150" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="E151" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="E152" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="E153" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="E154" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="E155" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="E156" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="E157" r:id="rId_hyperlink_147"/>
     <hyperlink ref="E158" r:id="rId_hyperlink_148"/>
     <hyperlink ref="E159" r:id="rId_hyperlink_149"/>
     <hyperlink ref="E160" r:id="rId_hyperlink_150"/>
     <hyperlink ref="E161" r:id="rId_hyperlink_151"/>
     <hyperlink ref="E162" r:id="rId_hyperlink_152"/>
     <hyperlink ref="E163" r:id="rId_hyperlink_153"/>
     <hyperlink ref="E164" r:id="rId_hyperlink_154"/>
     <hyperlink ref="E165" r:id="rId_hyperlink_155"/>
     <hyperlink ref="E166" r:id="rId_hyperlink_156"/>
     <hyperlink ref="E167" r:id="rId_hyperlink_157"/>
     <hyperlink ref="E168" r:id="rId_hyperlink_158"/>
-    <hyperlink ref="E169" r:id="rId_hyperlink_159"/>
-[...10 lines deleted...]
-    <hyperlink ref="E180" r:id="rId_hyperlink_170"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>